--- v0 (2026-08-05)
+++ v1 (2026-09-20)
@@ -3,721 +3,796 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\USER\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\shunchen_pc\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="21600" windowHeight="9585"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="17256" windowHeight="7104"/>
   </bookViews>
   <sheets>
-    <sheet name="工作表" sheetId="1" r:id="rId1"/>
+    <sheet name="工作表 " sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">工作表!$A$1:$L$48</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'工作表 '!$A$1:$L$50</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="118">
+  <si>
+    <t>順成蛋糕(餐盒訂購單)</t>
+  </si>
   <si>
     <t>電話：(02)6636-9879    傳真：(02)2721-0546</t>
   </si>
   <si>
     <t>麵包類</t>
   </si>
   <si>
     <t>單價</t>
   </si>
   <si>
     <t>數量</t>
   </si>
   <si>
     <t>點心類</t>
   </si>
   <si>
     <t>蛋糕捲</t>
   </si>
   <si>
+    <t>餐包(紅豆)</t>
+  </si>
+  <si>
+    <t>核桃鳳梨酥</t>
+  </si>
+  <si>
+    <t>飲料</t>
+  </si>
+  <si>
+    <t>統一麥香紅茶</t>
+  </si>
+  <si>
+    <t>統一麥香綠茶</t>
+  </si>
+  <si>
+    <t>訂購人：</t>
+  </si>
+  <si>
+    <t>聯絡電話：</t>
+  </si>
+  <si>
+    <t>收件人：</t>
+  </si>
+  <si>
+    <t>送貨時間：</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                年              月             日       </t>
+  </si>
+  <si>
+    <t>送貨地址：</t>
+  </si>
+  <si>
+    <t>付款方式：</t>
+  </si>
+  <si>
+    <t>發票抬頭：</t>
+  </si>
+  <si>
+    <t>□收銀機直立式發票(無統編)      □收銀機直立式發票(打統編)      □手開三聯發票      □捐贈</t>
+  </si>
+  <si>
+    <t>發票統編：</t>
+  </si>
+  <si>
+    <t>養生八寶堅果</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>火腿玉米</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>克林姆麵包</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>請註明一個區間:</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>起酥肉鬆</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>肉鬆沙拉</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>沙琪瑪(原味)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>阿蕯姆奶茶</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">□收現   □匯款 </t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>黑松(蘋果C)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>大蛋塔</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>烤燻雞三明治</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>原味鳳梨酥</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>蔥花麵包</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>好事花生</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>義式熱狗</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>蛋糕捲(鹹乳酪)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>日式大福(紅豆)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>橘色為蛋奶素</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>餐包(熱狗)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>起司火腿三明治</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
     <t>蛋糕捲(葡萄干)</t>
-  </si>
-[...1 lines deleted...]
-    <t>餐包(紅豆)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>雜糧葡萄核桃</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>雜糧芝麻</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>金牛角</t>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>冠軍鳳梨酥</t>
-  </si>
-[...1 lines deleted...]
-    <t>核桃鳳梨酥</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>蛋糕捲(香草)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>專員:吳小姐</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>波蜜果菜汁</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>雜糧芝麻核桃</t>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>芝麻瓦片(2片)</t>
-  </si>
-[...1 lines deleted...]
-    <t>飲料</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>杏仁酥條(3條)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>餐包(蔓越莓乳酪)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>餐包(肉鬆)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>英式鬆餅(小)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>小蛋塔</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>燻雞燒餅</t>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>黑松(葡萄C)</t>
-  </si>
-[...52 lines deleted...]
-    <phoneticPr fontId="14" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>1/8拿破崙</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">咖哩餃(中) </t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>香蒜羅宋(小)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>香蔥肉鬆捲</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>燻雞起司</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>雜糧起司</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>葡式蛋塔</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>堅果塔(需4天前下訂)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>芋泥肉脯</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>太陽餅</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>起酥蛋糕</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>餐包(起司)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>芝麻棒(小)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>羅宋(小)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>牛奶棒(小)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>韓式麵包</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>餐包(香蔥)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>咖啡核桃</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>餐包(燻雞)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>帕瑪森火腿起司</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>餐包(蒜泥)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>裸麥核桃</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>小可頌</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>蛋糕捲(巧克力)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>大理石巧克力(2入)暫缺</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>手工麻糬(花生)暫缺</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>手工麻糬(紅豆)暫缺</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>手工麻糬(芝麻)暫缺</t>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>手工餅乾(4片)</t>
-    <phoneticPr fontId="14" type="noConversion"/>
-[...15 lines deleted...]
-    <phoneticPr fontId="14" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>檸檬洋果子</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>英式鬆餅(大)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>桂圓蛋糕(小)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>獨享蜂蜜</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>餐包(乳酪)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>日式大福(綠豆芝麻)</t>
-    <phoneticPr fontId="14" type="noConversion"/>
-[...55 lines deleted...]
-    <phoneticPr fontId="14" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>起士肉脯</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>熱狗起司大亨</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>起司三明治</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>法蘭克</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>餐包(鹹奶油)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>餐包(奶酥)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>餐包(菠蘿)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>香蔥熱狗</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>沖繩黑糖核桃</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>雜糧蔓越莓核桃</t>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>雜糧地瓜</t>
-    <phoneticPr fontId="14" type="noConversion"/>
-[...47 lines deleted...]
-    <phoneticPr fontId="14" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>雜糧堅果</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>地瓜酥 暫缺</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>QQ餐包  9/16後才有</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">黑岩豆豆 </t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>帕瑪森起司</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>芝士火腿</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>法式核桃起司</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>培根起司</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>牛軋餅(需8天前下訂)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>海苔肉鬆蛋糕捲</t>
-    <phoneticPr fontId="14" type="noConversion"/>
-[...123 lines deleted...]
-    <phoneticPr fontId="14" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>玫瑰鹽可頌</t>
-    <phoneticPr fontId="14" type="noConversion"/>
-[...79 lines deleted...]
-    <phoneticPr fontId="14" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>E-maill： 
+shun.chen88@msa.hinet.net</t>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-[...1 lines deleted...]
-    <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <numFmts count="2">
     <numFmt numFmtId="176" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="177" formatCode="m&quot;月&quot;d&quot;日&quot;"/>
   </numFmts>
-  <fonts count="23">
+  <fonts count="29">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="25"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...15 lines deleted...]
-      <sz val="12"/>
+      <sz val="25"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-[...21 lines deleted...]
-      <sz val="12"/>
+      <sz val="14"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
-      <b/>
-      <sz val="12"/>
+      <sz val="14"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-      <sz val="12"/>
+      <sz val="16"/>
+      <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
-    </font>
-[...14 lines deleted...]
-      <charset val="136"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color indexed="8"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="18"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color theme="10"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <color theme="1"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="major"/>
     </font>
     <font>
       <b/>
-      <sz val="14"/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="12"/>
+      <color theme="10"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF000066"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="22"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="22"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="16"/>
-      <color rgb="FFFF0000"/>
+      <strike/>
+      <sz val="12"/>
+      <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
+      <scheme val="major"/>
     </font>
     <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="36"/>
+      <color theme="1"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <strike/>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
-      <scheme val="minor"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <strike/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <strike/>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="major"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="28">
+  <borders count="32">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -974,439 +1049,612 @@
       <right/>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
-      <top style="thin">
+      <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...1 lines deleted...]
-      <bottom style="thin">
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="108">
+  <cellXfs count="145">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="27" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="27" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="14" fillId="4" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="14" fillId="3" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="15" fillId="4" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="14" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="15" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="14" fillId="3" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="30" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="14" fillId="3" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="14" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="14" fillId="4" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="14" fillId="4" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="14" fillId="4" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="12" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="31" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="14" fillId="4" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="14" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="27" fillId="4" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="28" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="28" fillId="4" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="26" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="6" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
-[...171 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="1"/>
     <cellStyle name="一般 8" xfId="2"/>
     <cellStyle name="超連結" xfId="3" builtinId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -1650,1278 +1898,1258 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:P52"/>
+  <dimension ref="A1:O57"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="77" zoomScaleNormal="77" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A13" sqref="A13"/>
+    <sheetView tabSelected="1" zoomScale="91" zoomScaleNormal="91" workbookViewId="0">
+      <selection activeCell="N5" sqref="N5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2"/>
   <cols>
-    <col min="1" max="1" width="20.375" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="4.625" customWidth="1"/>
+    <col min="1" max="1" width="33.6640625" customWidth="1"/>
+    <col min="2" max="2" width="5.44140625" customWidth="1"/>
+    <col min="3" max="3" width="4.6640625" customWidth="1"/>
+    <col min="4" max="4" width="18.109375" customWidth="1"/>
+    <col min="5" max="5" width="5.44140625" customWidth="1"/>
+    <col min="6" max="6" width="5.21875" customWidth="1"/>
+    <col min="7" max="7" width="33.109375" customWidth="1"/>
+    <col min="8" max="8" width="5.44140625" customWidth="1"/>
+    <col min="9" max="9" width="4.6640625" customWidth="1"/>
     <col min="10" max="10" width="18" customWidth="1"/>
-    <col min="11" max="11" width="5.5" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="15" width="11.875" customWidth="1"/>
+    <col min="11" max="11" width="9.44140625" customWidth="1"/>
+    <col min="12" max="12" width="5.109375" customWidth="1"/>
+    <col min="13" max="13" width="3" customWidth="1"/>
+    <col min="15" max="15" width="10.5546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="35.25">
-      <c r="A1" s="105" t="s">
+    <row r="1" spans="1:13" ht="34.200000000000003">
+      <c r="A1" s="110" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="111"/>
+      <c r="C1" s="111"/>
+      <c r="D1" s="111"/>
+      <c r="E1" s="111"/>
+      <c r="F1" s="111"/>
+      <c r="G1" s="111"/>
+      <c r="H1" s="111"/>
+      <c r="I1" s="111"/>
+      <c r="J1" s="112"/>
+      <c r="K1" s="112"/>
+      <c r="L1" s="112"/>
+    </row>
+    <row r="2" spans="1:13" ht="17.850000000000001" customHeight="1">
+      <c r="A2" s="113" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="114"/>
+      <c r="C2" s="114"/>
+      <c r="D2" s="114"/>
+      <c r="E2" s="114"/>
+      <c r="F2" s="114"/>
+      <c r="G2" s="114"/>
+      <c r="H2" s="114"/>
+      <c r="I2" s="114"/>
+      <c r="J2" s="114"/>
+      <c r="K2" s="114"/>
+      <c r="L2" s="114"/>
+    </row>
+    <row r="3" spans="1:13" ht="44.4" customHeight="1">
+      <c r="A3" s="115" t="s">
+        <v>117</v>
+      </c>
+      <c r="B3" s="116"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="116"/>
+      <c r="K3" s="116"/>
+      <c r="L3" s="116"/>
+    </row>
+    <row r="4" spans="1:13" ht="29.4" customHeight="1">
+      <c r="A4" s="117" t="s">
+        <v>49</v>
+      </c>
+      <c r="B4" s="118"/>
+      <c r="C4" s="118"/>
+      <c r="D4" s="118"/>
+      <c r="E4" s="118"/>
+      <c r="F4" s="118"/>
+      <c r="G4" s="118"/>
+      <c r="H4" s="118"/>
+      <c r="I4" s="118"/>
+      <c r="J4" s="118"/>
+      <c r="K4" s="118"/>
+      <c r="L4" s="118"/>
+    </row>
+    <row r="5" spans="1:13" ht="19.05" customHeight="1" thickBot="1">
+      <c r="A5" s="62"/>
+      <c r="B5" s="62"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="62"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="62"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="62"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="64" t="s">
+        <v>40</v>
+      </c>
+      <c r="K5" s="62"/>
+      <c r="L5" s="62"/>
+      <c r="M5" s="1"/>
+    </row>
+    <row r="6" spans="1:13" s="8" customFormat="1">
+      <c r="A6" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C6" s="65" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="F6" s="66" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="67" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="I6" s="69" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="68" t="s">
+        <v>6</v>
+      </c>
+      <c r="K6" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="L6" s="70" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="8" customFormat="1" ht="19.95" customHeight="1">
+      <c r="A7" s="9" t="s">
+        <v>101</v>
+      </c>
+      <c r="B7" s="10">
+        <v>18</v>
+      </c>
+      <c r="C7" s="11"/>
+      <c r="D7" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="E7" s="13">
+        <v>18</v>
+      </c>
+      <c r="F7" s="14"/>
+      <c r="G7" s="63" t="s">
+        <v>114</v>
+      </c>
+      <c r="H7" s="20">
+        <v>20</v>
+      </c>
+      <c r="I7" s="16"/>
+      <c r="J7" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="K7" s="18">
+        <v>21</v>
+      </c>
+      <c r="L7" s="71"/>
+    </row>
+    <row r="8" spans="1:13" s="8" customFormat="1" ht="19.95" customHeight="1">
+      <c r="A8" s="19" t="s">
+        <v>99</v>
+      </c>
+      <c r="B8" s="10">
+        <v>18</v>
+      </c>
+      <c r="C8" s="11"/>
+      <c r="D8" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="E8" s="13">
+        <v>18</v>
+      </c>
+      <c r="F8" s="14"/>
+      <c r="G8" s="101" t="s">
+        <v>85</v>
+      </c>
+      <c r="H8" s="102">
+        <v>23</v>
+      </c>
+      <c r="I8" s="16"/>
+      <c r="J8" s="21" t="s">
+        <v>83</v>
+      </c>
+      <c r="K8" s="18">
+        <v>21</v>
+      </c>
+      <c r="L8" s="71"/>
+    </row>
+    <row r="9" spans="1:13" s="8" customFormat="1" ht="19.95" customHeight="1">
+      <c r="A9" s="19" t="s">
+        <v>100</v>
+      </c>
+      <c r="B9" s="10">
+        <v>18</v>
+      </c>
+      <c r="C9" s="11"/>
+      <c r="D9" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="E9" s="13">
+        <v>18</v>
+      </c>
+      <c r="F9" s="14"/>
+      <c r="G9" s="103" t="s">
+        <v>86</v>
+      </c>
+      <c r="H9" s="104">
+        <v>23</v>
+      </c>
+      <c r="I9" s="16"/>
+      <c r="J9" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="K9" s="18">
+        <v>21</v>
+      </c>
+      <c r="L9" s="71"/>
+    </row>
+    <row r="10" spans="1:13" s="8" customFormat="1" ht="19.95" customHeight="1">
+      <c r="A10" s="19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B10" s="10">
+        <v>18</v>
+      </c>
+      <c r="C10" s="11"/>
+      <c r="D10" s="12" t="s">
+        <v>80</v>
+      </c>
+      <c r="E10" s="13">
+        <v>18</v>
+      </c>
+      <c r="F10" s="14"/>
+      <c r="G10" s="101" t="s">
+        <v>87</v>
+      </c>
+      <c r="H10" s="102">
+        <v>23</v>
+      </c>
+      <c r="I10" s="16"/>
+      <c r="J10" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="K10" s="18">
+        <v>21</v>
+      </c>
+      <c r="L10" s="71"/>
+    </row>
+    <row r="11" spans="1:13" s="8" customFormat="1" ht="19.95" customHeight="1" thickBot="1">
+      <c r="A11" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="10">
+        <v>18</v>
+      </c>
+      <c r="C11" s="11"/>
+      <c r="D11" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="E11" s="23">
+        <v>22</v>
+      </c>
+      <c r="F11" s="14"/>
+      <c r="G11" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="H11" s="15">
+        <v>20</v>
+      </c>
+      <c r="I11" s="16"/>
+      <c r="J11" s="25" t="s">
+        <v>115</v>
+      </c>
+      <c r="K11" s="26">
+        <v>23</v>
+      </c>
+      <c r="L11" s="72"/>
+    </row>
+    <row r="12" spans="1:13" s="8" customFormat="1" ht="19.95" customHeight="1">
+      <c r="A12" s="19" t="s">
+        <v>82</v>
+      </c>
+      <c r="B12" s="10">
+        <v>18</v>
+      </c>
+      <c r="C12" s="14"/>
+      <c r="D12" s="28" t="s">
+        <v>96</v>
+      </c>
+      <c r="E12" s="29">
+        <v>28</v>
+      </c>
+      <c r="F12" s="27"/>
+      <c r="G12" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="H12" s="15">
+        <v>31</v>
+      </c>
+      <c r="I12" s="27"/>
+      <c r="J12" s="21"/>
+      <c r="K12" s="29"/>
+      <c r="L12" s="73"/>
+    </row>
+    <row r="13" spans="1:13" s="8" customFormat="1" ht="19.95" customHeight="1">
+      <c r="A13" s="98" t="s">
+        <v>84</v>
+      </c>
+      <c r="B13" s="99">
+        <v>18</v>
+      </c>
+      <c r="C13" s="100"/>
+      <c r="D13" s="28" t="s">
+        <v>102</v>
+      </c>
+      <c r="E13" s="29">
+        <v>28</v>
+      </c>
+      <c r="F13" s="27"/>
+      <c r="G13" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="H13" s="20">
+        <v>21</v>
+      </c>
+      <c r="I13" s="27"/>
+      <c r="J13" s="21"/>
+      <c r="K13" s="29"/>
+      <c r="L13" s="73"/>
+    </row>
+    <row r="14" spans="1:13" s="8" customFormat="1" ht="19.95" customHeight="1">
+      <c r="A14" s="109" t="s">
+        <v>108</v>
+      </c>
+      <c r="B14" s="10">
+        <v>21</v>
+      </c>
+      <c r="C14" s="14"/>
+      <c r="D14" s="28" t="s">
+        <v>63</v>
+      </c>
+      <c r="E14" s="29">
+        <v>30</v>
+      </c>
+      <c r="F14" s="27"/>
+      <c r="G14" s="30" t="s">
+        <v>90</v>
+      </c>
+      <c r="H14" s="20">
+        <v>31</v>
+      </c>
+      <c r="I14" s="27"/>
+      <c r="J14" s="21"/>
+      <c r="K14" s="29"/>
+      <c r="L14" s="73"/>
+    </row>
+    <row r="15" spans="1:13" s="8" customFormat="1" ht="19.95" customHeight="1">
+      <c r="A15" s="19" t="s">
+        <v>109</v>
+      </c>
+      <c r="B15" s="10">
+        <v>22</v>
+      </c>
+      <c r="C15" s="14"/>
+      <c r="D15" s="28" t="s">
+        <v>68</v>
+      </c>
+      <c r="E15" s="29">
+        <v>32</v>
+      </c>
+      <c r="F15" s="27"/>
+      <c r="G15" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="H15" s="15">
+        <v>21</v>
+      </c>
+      <c r="I15" s="27"/>
+      <c r="J15" s="21"/>
+      <c r="K15" s="29"/>
+      <c r="L15" s="73"/>
+    </row>
+    <row r="16" spans="1:13" s="8" customFormat="1" ht="19.95" customHeight="1">
+      <c r="A16" s="19" t="s">
+        <v>93</v>
+      </c>
+      <c r="B16" s="10">
+        <v>22</v>
+      </c>
+      <c r="C16" s="14"/>
+      <c r="D16" s="33" t="s">
+        <v>95</v>
+      </c>
+      <c r="E16" s="29">
+        <v>32</v>
+      </c>
+      <c r="F16" s="27"/>
+      <c r="G16" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="H16" s="35">
+        <v>28</v>
+      </c>
+      <c r="I16" s="27"/>
+      <c r="J16" s="21"/>
+      <c r="K16" s="29"/>
+      <c r="L16" s="73"/>
+    </row>
+    <row r="17" spans="1:15" s="8" customFormat="1" ht="19.95" customHeight="1" thickBot="1">
+      <c r="A17" s="31" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="32">
+        <v>22</v>
+      </c>
+      <c r="C17" s="27"/>
+      <c r="D17" s="33" t="s">
+        <v>111</v>
+      </c>
+      <c r="E17" s="29">
+        <v>32</v>
+      </c>
+      <c r="F17" s="27"/>
+      <c r="G17" s="37" t="s">
+        <v>66</v>
+      </c>
+      <c r="H17" s="35">
+        <v>39</v>
+      </c>
+      <c r="I17" s="27"/>
+      <c r="J17" s="21"/>
+      <c r="K17" s="29"/>
+      <c r="L17" s="73"/>
+    </row>
+    <row r="18" spans="1:15" s="8" customFormat="1" ht="19.95" customHeight="1">
+      <c r="A18" s="74" t="s">
+        <v>116</v>
+      </c>
+      <c r="B18" s="36">
+        <v>24</v>
+      </c>
+      <c r="C18" s="27"/>
+      <c r="D18" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="E18" s="29">
+        <v>35</v>
+      </c>
+      <c r="F18" s="27"/>
+      <c r="G18" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="H18" s="35">
+        <v>36</v>
+      </c>
+      <c r="I18" s="27"/>
+      <c r="J18" s="21"/>
+      <c r="K18" s="29"/>
+      <c r="L18" s="73"/>
+    </row>
+    <row r="19" spans="1:15" s="8" customFormat="1" ht="19.95" customHeight="1">
+      <c r="A19" s="19" t="s">
         <v>110</v>
       </c>
-      <c r="B1" s="106"/>
-[...30 lines deleted...]
-      <c r="A3" s="91" t="s">
+      <c r="B19" s="35">
+        <v>26</v>
+      </c>
+      <c r="C19" s="27"/>
+      <c r="D19" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="E19" s="29">
+        <v>33</v>
+      </c>
+      <c r="F19" s="27"/>
+      <c r="G19" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="H19" s="35">
+        <v>21</v>
+      </c>
+      <c r="I19" s="27"/>
+      <c r="J19" s="28"/>
+      <c r="K19" s="29"/>
+      <c r="L19" s="13"/>
+    </row>
+    <row r="20" spans="1:15" s="8" customFormat="1" ht="19.95" customHeight="1">
+      <c r="A20" s="19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B20" s="35">
+        <v>26</v>
+      </c>
+      <c r="C20" s="27"/>
+      <c r="D20" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="E20" s="29">
+        <v>33</v>
+      </c>
+      <c r="F20" s="14"/>
+      <c r="G20" s="38" t="s">
+        <v>47</v>
+      </c>
+      <c r="H20" s="35">
+        <v>42</v>
+      </c>
+      <c r="I20" s="27"/>
+      <c r="J20" s="28"/>
+      <c r="K20" s="29"/>
+      <c r="L20" s="73"/>
+    </row>
+    <row r="21" spans="1:15" s="8" customFormat="1" ht="19.95" customHeight="1">
+      <c r="A21" s="19" t="s">
         <v>112</v>
       </c>
-      <c r="B3" s="92"/>
-[...34 lines deleted...]
-      <c r="C5" s="2" t="s">
+      <c r="B21" s="35">
+        <v>26</v>
+      </c>
+      <c r="C21" s="27"/>
+      <c r="D21" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="E21" s="29">
+        <v>35</v>
+      </c>
+      <c r="F21" s="14"/>
+      <c r="G21" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="H21" s="35">
+        <v>42</v>
+      </c>
+      <c r="I21" s="27"/>
+      <c r="J21" s="28"/>
+      <c r="K21" s="29"/>
+      <c r="L21" s="73"/>
+    </row>
+    <row r="22" spans="1:15" s="8" customFormat="1" ht="19.95" customHeight="1">
+      <c r="A22" s="19" t="s">
+        <v>103</v>
+      </c>
+      <c r="B22" s="35">
+        <v>26</v>
+      </c>
+      <c r="C22" s="27"/>
+      <c r="D22" s="33" t="s">
+        <v>79</v>
+      </c>
+      <c r="E22" s="29">
+        <v>35</v>
+      </c>
+      <c r="F22" s="14"/>
+      <c r="G22" s="38" t="s">
+        <v>88</v>
+      </c>
+      <c r="H22" s="35">
+        <v>44</v>
+      </c>
+      <c r="I22" s="27"/>
+      <c r="J22" s="40"/>
+      <c r="K22" s="41"/>
+      <c r="L22" s="75"/>
+    </row>
+    <row r="23" spans="1:15" s="8" customFormat="1" ht="19.95" customHeight="1">
+      <c r="A23" s="19" t="s">
+        <v>74</v>
+      </c>
+      <c r="B23" s="35">
+        <v>27</v>
+      </c>
+      <c r="C23" s="27"/>
+      <c r="D23" s="33" t="s">
+        <v>64</v>
+      </c>
+      <c r="E23" s="29">
+        <v>37</v>
+      </c>
+      <c r="F23" s="14"/>
+      <c r="G23" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="H23" s="35">
+        <v>64</v>
+      </c>
+      <c r="I23" s="27"/>
+      <c r="J23" s="28"/>
+      <c r="K23" s="29"/>
+      <c r="L23" s="75"/>
+    </row>
+    <row r="24" spans="1:15" s="8" customFormat="1" ht="19.95" customHeight="1">
+      <c r="A24" s="19" t="s">
+        <v>72</v>
+      </c>
+      <c r="B24" s="35">
+        <v>27</v>
+      </c>
+      <c r="C24" s="27"/>
+      <c r="D24" s="44" t="s">
+        <v>62</v>
+      </c>
+      <c r="E24" s="29">
+        <v>40</v>
+      </c>
+      <c r="F24" s="14"/>
+      <c r="G24" s="38" t="s">
+        <v>52</v>
+      </c>
+      <c r="H24" s="35">
+        <v>38</v>
+      </c>
+      <c r="I24" s="16"/>
+      <c r="J24" s="40"/>
+      <c r="K24" s="41"/>
+      <c r="L24" s="76"/>
+    </row>
+    <row r="25" spans="1:15" s="8" customFormat="1" ht="19.95" customHeight="1">
+      <c r="A25" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="B25" s="35">
+        <v>28</v>
+      </c>
+      <c r="C25" s="16"/>
+      <c r="D25" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="E25" s="29">
+        <v>41</v>
+      </c>
+      <c r="F25" s="14"/>
+      <c r="G25" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="H25" s="35">
+        <v>45</v>
+      </c>
+      <c r="I25" s="16"/>
+      <c r="J25" s="43"/>
+      <c r="K25" s="18"/>
+      <c r="L25" s="77"/>
+    </row>
+    <row r="26" spans="1:15" s="8" customFormat="1" ht="19.95" customHeight="1">
+      <c r="A26" s="19" t="s">
+        <v>75</v>
+      </c>
+      <c r="B26" s="35">
+        <v>28</v>
+      </c>
+      <c r="C26" s="16"/>
+      <c r="D26" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="E26" s="29">
+        <v>47</v>
+      </c>
+      <c r="F26" s="14"/>
+      <c r="G26" s="28" t="s">
+        <v>94</v>
+      </c>
+      <c r="H26" s="29">
+        <v>45</v>
+      </c>
+      <c r="I26" s="27"/>
+      <c r="J26" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="K26" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G5" s="3" t="s">
+      <c r="L26" s="78" t="s">
         <v>4</v>
       </c>
-      <c r="H5" s="1" t="s">
-[...46 lines deleted...]
-      <c r="A7" s="46" t="s">
+    </row>
+    <row r="27" spans="1:15" s="8" customFormat="1" ht="19.95" customHeight="1">
+      <c r="A27" s="19" t="s">
+        <v>73</v>
+      </c>
+      <c r="B27" s="35">
+        <v>28</v>
+      </c>
+      <c r="C27" s="16"/>
+      <c r="D27" s="44" t="s">
+        <v>37</v>
+      </c>
+      <c r="E27" s="29">
+        <v>49</v>
+      </c>
+      <c r="F27" s="14"/>
+      <c r="G27" s="28" t="s">
+        <v>60</v>
+      </c>
+      <c r="H27" s="29">
+        <v>48</v>
+      </c>
+      <c r="I27" s="27"/>
+      <c r="J27" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="K27" s="29">
+        <v>12</v>
+      </c>
+      <c r="L27" s="79"/>
+    </row>
+    <row r="28" spans="1:15" s="8" customFormat="1" ht="19.95" customHeight="1">
+      <c r="A28" s="19" t="s">
+        <v>77</v>
+      </c>
+      <c r="B28" s="35">
+        <v>32</v>
+      </c>
+      <c r="C28" s="16"/>
+      <c r="D28" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="E28" s="29">
+        <v>50</v>
+      </c>
+      <c r="F28" s="27"/>
+      <c r="G28" s="91" t="s">
+        <v>67</v>
+      </c>
+      <c r="H28" s="35">
+        <v>48</v>
+      </c>
+      <c r="I28" s="27"/>
+      <c r="J28" s="28" t="s">
+        <v>59</v>
+      </c>
+      <c r="K28" s="29">
+        <v>12</v>
+      </c>
+      <c r="L28" s="79"/>
+    </row>
+    <row r="29" spans="1:15" s="8" customFormat="1" ht="19.95" customHeight="1">
+      <c r="A29" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="B29" s="35">
+        <v>32</v>
+      </c>
+      <c r="C29" s="16"/>
+      <c r="D29" s="44" t="s">
+        <v>58</v>
+      </c>
+      <c r="E29" s="29">
+        <v>55</v>
+      </c>
+      <c r="F29" s="27"/>
+      <c r="G29" s="45" t="s">
+        <v>89</v>
+      </c>
+      <c r="H29" s="15">
+        <v>42</v>
+      </c>
+      <c r="I29" s="27"/>
+      <c r="J29" s="28" t="s">
+        <v>50</v>
+      </c>
+      <c r="K29" s="29">
+        <v>12</v>
+      </c>
+      <c r="L29" s="79"/>
+    </row>
+    <row r="30" spans="1:15" s="8" customFormat="1" ht="19.95" customHeight="1">
+      <c r="A30" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="B7" s="44">
-[...3 lines deleted...]
-      <c r="D7" s="71" t="s">
+      <c r="B30" s="35">
+        <v>32</v>
+      </c>
+      <c r="C30" s="16"/>
+      <c r="D30" s="33"/>
+      <c r="E30" s="29"/>
+      <c r="F30" s="27"/>
+      <c r="G30" s="107" t="s">
+        <v>107</v>
+      </c>
+      <c r="H30" s="108">
+        <v>44</v>
+      </c>
+      <c r="I30" s="27"/>
+      <c r="J30" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="K30" s="29">
+        <v>12</v>
+      </c>
+      <c r="L30" s="79"/>
+      <c r="O30" s="105"/>
+    </row>
+    <row r="31" spans="1:15" s="8" customFormat="1" ht="21.6" customHeight="1">
+      <c r="A31" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="B31" s="35">
+        <v>32</v>
+      </c>
+      <c r="C31" s="16"/>
+      <c r="D31" s="33"/>
+      <c r="E31" s="29"/>
+      <c r="F31" s="27"/>
+      <c r="G31" s="46" t="s">
+        <v>61</v>
+      </c>
+      <c r="H31" s="20">
+        <v>32</v>
+      </c>
+      <c r="I31" s="93"/>
+      <c r="J31" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="K31" s="29">
+        <v>12</v>
+      </c>
+      <c r="L31" s="79"/>
+      <c r="N31" s="97"/>
+      <c r="O31" s="106"/>
+    </row>
+    <row r="32" spans="1:15" s="8" customFormat="1" ht="19.95" customHeight="1">
+      <c r="A32" s="80" t="s">
+        <v>44</v>
+      </c>
+      <c r="B32" s="35">
+        <v>32</v>
+      </c>
+      <c r="C32" s="16"/>
+      <c r="D32" s="44"/>
+      <c r="E32" s="29"/>
+      <c r="F32" s="27"/>
+      <c r="G32" s="45" t="s">
+        <v>92</v>
+      </c>
+      <c r="H32" s="15">
+        <v>36</v>
+      </c>
+      <c r="I32" s="27"/>
+      <c r="J32" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="K32" s="29">
+        <v>16</v>
+      </c>
+      <c r="L32" s="79"/>
+    </row>
+    <row r="33" spans="1:12" s="8" customFormat="1" ht="19.95" customHeight="1">
+      <c r="A33" s="80" t="s">
+        <v>104</v>
+      </c>
+      <c r="B33" s="35">
+        <v>32</v>
+      </c>
+      <c r="C33" s="16"/>
+      <c r="D33" s="33"/>
+      <c r="E33" s="29"/>
+      <c r="F33" s="27"/>
+      <c r="G33" s="45" t="s">
+        <v>70</v>
+      </c>
+      <c r="H33" s="15">
+        <v>39</v>
+      </c>
+      <c r="I33" s="27"/>
+      <c r="J33" s="28"/>
+      <c r="K33" s="29"/>
+      <c r="L33" s="72"/>
+    </row>
+    <row r="34" spans="1:12" s="8" customFormat="1" ht="19.95" customHeight="1">
+      <c r="A34" s="81" t="s">
+        <v>22</v>
+      </c>
+      <c r="B34" s="35">
+        <v>32</v>
+      </c>
+      <c r="C34" s="16"/>
+      <c r="D34" s="44"/>
+      <c r="E34" s="29"/>
+      <c r="F34" s="27"/>
+      <c r="G34" s="28"/>
+      <c r="H34" s="29"/>
+      <c r="I34" s="27"/>
+      <c r="J34" s="28"/>
+      <c r="K34" s="29"/>
+      <c r="L34" s="72"/>
+    </row>
+    <row r="35" spans="1:12" s="8" customFormat="1" ht="19.95" customHeight="1">
+      <c r="A35" s="81" t="s">
         <v>45</v>
       </c>
-      <c r="E7" s="9">
-[...153 lines deleted...]
-      <c r="G12" s="66" t="s">
+      <c r="B35" s="35">
+        <v>32</v>
+      </c>
+      <c r="C35" s="16"/>
+      <c r="D35" s="44"/>
+      <c r="E35" s="29"/>
+      <c r="F35" s="27"/>
+      <c r="G35" s="28"/>
+      <c r="H35" s="29"/>
+      <c r="I35" s="47"/>
+      <c r="J35" s="48"/>
+      <c r="K35" s="18"/>
+      <c r="L35" s="82"/>
+    </row>
+    <row r="36" spans="1:12" s="8" customFormat="1" ht="19.95" customHeight="1">
+      <c r="A36" s="81" t="s">
+        <v>105</v>
+      </c>
+      <c r="B36" s="35">
+        <v>32</v>
+      </c>
+      <c r="C36" s="16"/>
+      <c r="D36" s="49"/>
+      <c r="E36" s="18"/>
+      <c r="F36" s="16"/>
+      <c r="G36" s="50"/>
+      <c r="H36" s="50"/>
+      <c r="I36" s="50"/>
+      <c r="J36" s="50"/>
+      <c r="K36" s="50"/>
+      <c r="L36" s="83"/>
+    </row>
+    <row r="37" spans="1:12" s="8" customFormat="1" ht="19.95" customHeight="1">
+      <c r="A37" s="81" t="s">
         <v>97</v>
       </c>
-      <c r="H12" s="67">
-[...92 lines deleted...]
-      <c r="B16" s="56">
+      <c r="B37" s="35">
+        <v>33</v>
+      </c>
+      <c r="C37" s="16"/>
+      <c r="D37" s="49"/>
+      <c r="E37" s="18"/>
+      <c r="F37" s="50"/>
+      <c r="G37" s="50"/>
+      <c r="H37" s="50"/>
+      <c r="I37" s="50"/>
+      <c r="J37" s="50"/>
+      <c r="K37" s="50"/>
+      <c r="L37" s="83"/>
+    </row>
+    <row r="38" spans="1:12" s="8" customFormat="1" ht="19.95" customHeight="1">
+      <c r="A38" s="81" t="s">
         <v>24</v>
       </c>
-      <c r="C16" s="68"/>
-[...30 lines deleted...]
-      <c r="E17" s="9">
+      <c r="B38" s="35">
+        <v>34</v>
+      </c>
+      <c r="C38" s="16"/>
+      <c r="D38" s="49"/>
+      <c r="E38" s="18"/>
+      <c r="F38" s="16"/>
+      <c r="G38" s="50"/>
+      <c r="H38" s="50"/>
+      <c r="I38" s="50"/>
+      <c r="J38" s="50"/>
+      <c r="K38" s="50"/>
+      <c r="L38" s="83"/>
+    </row>
+    <row r="39" spans="1:12" s="8" customFormat="1" ht="19.95" customHeight="1">
+      <c r="A39" s="81" t="s">
+        <v>36</v>
+      </c>
+      <c r="B39" s="35">
         <v>35</v>
       </c>
-      <c r="F17" s="31"/>
-[...163 lines deleted...]
-      <c r="H23" s="44">
+      <c r="C39" s="16"/>
+      <c r="D39" s="49"/>
+      <c r="E39" s="18"/>
+      <c r="F39" s="16"/>
+      <c r="G39" s="50"/>
+      <c r="H39" s="50"/>
+      <c r="I39" s="50"/>
+      <c r="J39" s="50"/>
+      <c r="K39" s="50"/>
+      <c r="L39" s="83"/>
+    </row>
+    <row r="40" spans="1:12" s="8" customFormat="1" ht="19.95" customHeight="1" thickBot="1">
+      <c r="A40" s="84" t="s">
+        <v>46</v>
+      </c>
+      <c r="B40" s="85">
         <v>38</v>
       </c>
-      <c r="I23" s="5"/>
-[...87 lines deleted...]
-      <c r="K26" s="9">
+      <c r="C40" s="86"/>
+      <c r="D40" s="87"/>
+      <c r="E40" s="88"/>
+      <c r="F40" s="89"/>
+      <c r="G40" s="89"/>
+      <c r="H40" s="89"/>
+      <c r="I40" s="89"/>
+      <c r="J40" s="89"/>
+      <c r="K40" s="89"/>
+      <c r="L40" s="90"/>
+    </row>
+    <row r="41" spans="1:12" s="8" customFormat="1" ht="9" customHeight="1" thickBot="1"/>
+    <row r="42" spans="1:12" s="8" customFormat="1" ht="22.5" customHeight="1" thickBot="1">
+      <c r="A42" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="L26" s="34"/>
-[...75 lines deleted...]
-      <c r="J29" s="30" t="s">
+      <c r="B42" s="119"/>
+      <c r="C42" s="120"/>
+      <c r="D42" s="120"/>
+      <c r="E42" s="120"/>
+      <c r="F42" s="121"/>
+      <c r="G42" s="122"/>
+      <c r="H42" s="123"/>
+      <c r="I42" s="123"/>
+      <c r="J42" s="123"/>
+      <c r="K42" s="123"/>
+      <c r="L42" s="124"/>
+    </row>
+    <row r="43" spans="1:12" s="8" customFormat="1" ht="9" customHeight="1" thickBot="1"/>
+    <row r="44" spans="1:12" s="8" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A44" s="52" t="s">
+        <v>14</v>
+      </c>
+      <c r="B44" s="133"/>
+      <c r="C44" s="134"/>
+      <c r="D44" s="134"/>
+      <c r="E44" s="134"/>
+      <c r="F44" s="135"/>
+      <c r="G44" s="53" t="s">
         <v>13</v>
       </c>
-      <c r="K29" s="9">
-[...52 lines deleted...]
-      <c r="K31" s="9">
+      <c r="H44" s="133"/>
+      <c r="I44" s="134"/>
+      <c r="J44" s="134"/>
+      <c r="K44" s="134"/>
+      <c r="L44" s="136"/>
+    </row>
+    <row r="45" spans="1:12" s="8" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A45" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="B45" s="55" t="s">
         <v>16</v>
-      </c>
-[...247 lines deleted...]
-        <v>113</v>
       </c>
       <c r="C45" s="94"/>
       <c r="D45" s="94"/>
       <c r="E45" s="94"/>
-      <c r="F45" s="94"/>
-[...36 lines deleted...]
-      <c r="G47" s="21" t="s">
+      <c r="F45" s="56"/>
+      <c r="G45" s="137" t="s">
         <v>25</v>
       </c>
-      <c r="H47" s="102"/>
-[...30 lines deleted...]
-      <c r="O52" s="43"/>
+      <c r="H45" s="137"/>
+      <c r="I45" s="137"/>
+      <c r="J45" s="137"/>
+      <c r="K45" s="137"/>
+      <c r="L45" s="138"/>
+    </row>
+    <row r="46" spans="1:12" s="8" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A46" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="B46" s="139"/>
+      <c r="C46" s="140"/>
+      <c r="D46" s="140"/>
+      <c r="E46" s="140"/>
+      <c r="F46" s="140"/>
+      <c r="G46" s="140"/>
+      <c r="H46" s="140"/>
+      <c r="I46" s="140"/>
+      <c r="J46" s="140"/>
+      <c r="K46" s="140"/>
+      <c r="L46" s="141"/>
+    </row>
+    <row r="47" spans="1:12" s="8" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A47" s="58" t="s">
+        <v>18</v>
+      </c>
+      <c r="B47" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="C47" s="143"/>
+      <c r="D47" s="143"/>
+      <c r="E47" s="143"/>
+      <c r="F47" s="143"/>
+      <c r="G47" s="143"/>
+      <c r="H47" s="143"/>
+      <c r="I47" s="143"/>
+      <c r="J47" s="143"/>
+      <c r="K47" s="143"/>
+      <c r="L47" s="144"/>
+    </row>
+    <row r="48" spans="1:12" s="8" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A48" s="59" t="s">
+        <v>19</v>
+      </c>
+      <c r="B48" s="139" t="s">
+        <v>20</v>
+      </c>
+      <c r="C48" s="140"/>
+      <c r="D48" s="140"/>
+      <c r="E48" s="140"/>
+      <c r="F48" s="140"/>
+      <c r="G48" s="140"/>
+      <c r="H48" s="140"/>
+      <c r="I48" s="140"/>
+      <c r="J48" s="140"/>
+      <c r="K48" s="140"/>
+      <c r="L48" s="141"/>
+    </row>
+    <row r="49" spans="1:12" s="8" customFormat="1" ht="22.5" customHeight="1" thickBot="1">
+      <c r="A49" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="B49" s="125"/>
+      <c r="C49" s="126"/>
+      <c r="D49" s="126"/>
+      <c r="E49" s="126"/>
+      <c r="F49" s="127"/>
+      <c r="G49" s="61" t="s">
+        <v>21</v>
+      </c>
+      <c r="H49" s="128"/>
+      <c r="I49" s="129"/>
+      <c r="J49" s="129"/>
+      <c r="K49" s="129"/>
+      <c r="L49" s="130"/>
+    </row>
+    <row r="50" spans="1:12" s="8" customFormat="1">
+      <c r="A50" s="131"/>
+      <c r="B50" s="132"/>
+      <c r="C50" s="132"/>
+      <c r="D50" s="132"/>
+      <c r="E50" s="132"/>
+      <c r="F50" s="132"/>
+      <c r="G50" s="132"/>
+      <c r="H50" s="132"/>
+      <c r="I50" s="132"/>
+      <c r="J50" s="132"/>
+      <c r="K50" s="132"/>
+      <c r="L50" s="132"/>
+    </row>
+    <row r="54" spans="1:12">
+      <c r="J54" s="92"/>
+      <c r="K54" s="92"/>
+    </row>
+    <row r="55" spans="1:12">
+      <c r="J55" s="96"/>
+    </row>
+    <row r="57" spans="1:12">
+      <c r="J57" s="95"/>
     </row>
   </sheetData>
-  <mergeCells count="17">
-[...2 lines deleted...]
-    <mergeCell ref="A48:L48"/>
+  <mergeCells count="15">
+    <mergeCell ref="B49:F49"/>
+    <mergeCell ref="H49:L49"/>
+    <mergeCell ref="A50:L50"/>
+    <mergeCell ref="B44:F44"/>
+    <mergeCell ref="H44:L44"/>
+    <mergeCell ref="G45:L45"/>
+    <mergeCell ref="B46:L46"/>
+    <mergeCell ref="B47:L47"/>
+    <mergeCell ref="B48:L48"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A3:L3"/>
+    <mergeCell ref="A4:L4"/>
     <mergeCell ref="B42:F42"/>
-    <mergeCell ref="H42:L42"/>
-[...11 lines deleted...]
-    <mergeCell ref="H47:L47"/>
+    <mergeCell ref="G42:L42"/>
   </mergeCells>
-  <phoneticPr fontId="14" type="noConversion"/>
+  <phoneticPr fontId="7" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.39370078740157483" bottom="0" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="82" orientation="portrait" horizontalDpi="200" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="80" orientation="portrait" horizontalDpi="200" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>已命名的範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>工作表</vt:lpstr>
-      <vt:lpstr>工作表!Print_Area</vt:lpstr>
+      <vt:lpstr>工作表 </vt:lpstr>
+      <vt:lpstr>'工作表 '!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Windows 使用者</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1028-10.2.0.5996</vt:lpwstr>
   </property>
 </Properties>